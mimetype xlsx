--- v0 (2025-12-11)
+++ v1 (2026-05-07)
@@ -54,176 +54,176 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edilson Gabino de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/303/requerimentos_no_039-1998.pdf</t>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/303/requerimentos_no_039-1998.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado cópia deste ao Chefe do Poder Executivo Municipal, no sentido de complementar e atender o abastecimento de água na rua 01, colocando hidrômetro, beneficiando as moradoras Dª Rosa e Diná França.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/304/requerimentos_no_040-1998.pdf</t>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/304/requerimentos_no_040-1998.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado cópia deste ao Chefe do Poder Executivo Municipal no sentido de comprar portas e janelas e doar instalado na casa da Dª Rosa (preta), sendo ela uma das pessoas carentes de Abreulândia.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/305/requerimentos_no_041-1998.pdf</t>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/305/requerimentos_no_041-1998.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado cópia deste ao Chefe do Poder Executivo Municipal no sentido de urgente em controlar e dar manutenção no córrego Água Boa das seguintes formas:_x000D_
 I - Colocar placas proibindo jogar lixo as margens e dentro do córrego;_x000D_
 II - Colocar tambor de lixo próximo ao local de banho e remover o mesmo quando necessário;_x000D_
 II - Promover mutirão junto a Secretaria de Obras e fazer limpeza geral, próximo ao local de banho.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/306/requerimentos_no_042-1998.pdf</t>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/306/requerimentos_no_042-1998.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado cópia deste ao Chefe do Poder Executivo Municipal no sentido de reformar uma ponte sobre o rio piranha, na fazenda Canadá de propriedade do Sr. José Rodrigues, na estrada, Abreulândia/Miranorte-TO .</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>José Gonçalves Borges</t>
   </si>
   <si>
-    <t>https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/307/requerimentos_no_043-1998.pdf</t>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/307/requerimentos_no_043-1998.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado cópia deste ao Chefe do Executivo Municipal, no sentido de fazer um aterro no córrego barreiro na fazenda São Roque, de propriedade do Sr. Gauchinho,</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Marsal Alves de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/308/requerimentos_no_044-1998.pdf</t>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/308/requerimentos_no_044-1998.pdf</t>
   </si>
   <si>
     <t>Requer que após ouvido o plenário sejam encaminhado cópias deste ao DD. Prefeito Municipal de Abreulândia, Excelentíssimo Senhor Governador RAIMUNDO NONATO PIRES _x000D_
 DOS SANTOS e Deputados da Assembleia Legislativa do Estado do Tocantins, que no sentido Urgente a viabilizem para o Município de Abreulândia, um TRATOR DE ESTEIRA com a finalidade de construir represas (açudes) aos pequenos proprietários rurais desta municipalidade.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/309/requerimentos_no_045-1998.pdf</t>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/309/requerimentos_no_045-1998.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado cópia deste ao Chefe do Poder Executivo Municipal no sentido de viabilizar a construção de 30(trinta) represas no município de Abreulândia, que beneficiam 30(trinta) propriedades rurais.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>José Antonio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/310/requerimentos_no_046-1998.pdf</t>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/310/requerimentos_no_046-1998.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado cópia deste ao Chefe do Poder Executivo Municipal no sentido de _x000D_
 viabilizar o trânsito de Abreulândia sentido Miranorte/Dois Irmãos com a construção de uma ponte no ribeirão pouso alto, pois com a chegada do inverno intenso, ficará impossível a travessia do mesmo.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/311/requerimentos_no_048-1998.pdf</t>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/311/requerimentos_no_048-1998.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado cópia deste ao Chefe do Poder Executivo Municipal no sentido de ceder ao senhor Alcino Duarte, uma área do terreno patrimonial para o cultivo de frutas e legumes.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Gualdino</t>
   </si>
   <si>
-    <t>https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/312/requerimentos_no_049-1998.pdf</t>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/312/requerimentos_no_049-1998.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado cópia deste ao Chefe do Poder Executivo Municipal no sentido de concluir a construção do galpão no pátio da Prefeitura Municipal .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -530,68 +530,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/303/requerimentos_no_039-1998.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/304/requerimentos_no_040-1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/305/requerimentos_no_041-1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/306/requerimentos_no_042-1998.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/307/requerimentos_no_043-1998.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/308/requerimentos_no_044-1998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/309/requerimentos_no_045-1998.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/310/requerimentos_no_046-1998.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/311/requerimentos_no_048-1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/312/requerimentos_no_049-1998.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/303/requerimentos_no_039-1998.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/304/requerimentos_no_040-1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/305/requerimentos_no_041-1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/306/requerimentos_no_042-1998.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/307/requerimentos_no_043-1998.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/308/requerimentos_no_044-1998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/309/requerimentos_no_045-1998.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/310/requerimentos_no_046-1998.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/311/requerimentos_no_048-1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/1998/312/requerimentos_no_049-1998.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="244.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>