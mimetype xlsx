--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2103" uniqueCount="952">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2103" uniqueCount="950">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2163,50 +2163,59 @@
     <t>946</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_resolucao_02-2025_institui_diario_oficial_da_camara.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRÔNICO DA CÂMARA MUNICIPAL DE ABREULÂNDIA, ESTADO DO TOCANTINS, COMO MEIO OFICIAL DE COMUNICAÇÃO, PUBLICIDADE E DIVULGAÇÃO DOS ATOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1093/03_projeto_de_resolucao__-_altera_res_01-22_da_estrutura_administrativa_cria_2_cargos.docx</t>
   </si>
   <si>
     <t>Altera o anexo I da Resolução nº 0001 de 11 de fevereiro de 2022 que dispõe sobre a Estrutura Administrativa da Câmara Municipal de Abreulândia/TO e dá outras providências</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1131/04_projeto_altera_resolucao_005-2019_-_regulamenta_diarias_e_revoga_res._2024.docx</t>
   </si>
   <si>
     <t>Altera a resolução N° 005 de 08 de novembro de 2019 que regulamenta a concessão de diárias na Câmara Municipal de Abreulândia, Estado Do Tocantins e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1214/05_projeto_resolucao_-_afastamento_eldison.docx</t>
+  </si>
+  <si>
+    <t>Concede licença ao vereador Eldison Arruda Cunha para afastamento temporário do exercício do mandato e dá outras providências.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/947/pll_01-2025_-_mulheres_emprendedoras_-_ver_celivania.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o “Programa Feira das Mulheres Empreendedoras”, de ações de inclusão social e incentivos ao empreendedorismo feminino no Município de Abreulândia e dá outras providências.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/996/pll_02_-_cria_programa_mulheres_sua_saude_seus__celivania.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito de município de Abreulândia, o Programa “Mulher - sua saúde e seus direitos”.</t>
   </si>
@@ -2928,65 +2937,50 @@
     <t>1206</t>
   </si>
   <si>
     <t>Ata Eletrônica da 48ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>Ata Eletrônica da 49ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>REQA</t>
   </si>
   <si>
     <t>Requerimento Administrativo</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1213/req._afastamento_eldison.docx</t>
   </si>
   <si>
     <t>Solicita afastamento temporário do mandato de vereador.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Concede licença ao vereador Eldison Arruda Cunha para afastamento temporário do exercício do mandato e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3290,51 +3284,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/940/01_leoman_pccr_administracao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/941/02_ednaura_plano_saude_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/942/03_ednaura_policia_militar_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/943/04_ednaura_doacao_de_lotes_a_familias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/944/05_ednaura_projeto_de_jardinagem_dos_canteiros_centrais_com_escolas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/948/06_ednaura_estagio_municipal_universitario.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/949/07_ednaura_reajuste_comissionados_e_data_base_efetivos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/950/08_ednaura_material_esportivo_para_atletas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/951/09_leoman_galeria_oleria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/952/10_leoman_estadio_mariano_pereira_-_iluminacao_arquibancadas_e_banheiros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/953/11_willian_reforma_feira_arcanjo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/954/12_willian_iluminacao_rua_tocantins.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/955/13_willian_iluminacao_e_agua_r_jose_figueiredo_e_pouso_alto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/956/14_willian_recapeamento_asfaltico_das_principais_avenidas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/957/15_willian_e_celivania_-_cameras_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/958/16_dinamilton_iluminacao_campo_vargem_dourada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/959/17_dinamilton_cestas_basicas_a_garis_e_ags.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/960/18_dinamilton_casa_do_homem_do_campo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/961/19_celivania_e_william_-__casa_de_apoio_saude.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/962/20_nonatim_realizacao_de_leilao_de_bens_moveis_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/966/21_eldison_manutencao_estrada_eixao_to_446.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/967/22_eldison_revisao_salarial_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/968/23_eldison_retomada_da_feira_livre_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/969/24_laurinda_loteamento_industrial_doacao_lotes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/971/26_neto_ponte_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/972/27_neto_bueiro_manilhas_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/979/28_laurinda_celivania_e_dinamilton_reajuste_garis_e_asg.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/980/29_laurinda_encascalhamento_e_levantamento_baronesa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/981/30_laurinda_espelhos_banheiro_praca.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/983/31_laurinda_numeracaoo_residencias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/984/32_leoman_reforma_quadra_areia_e_material_esportivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/985/33_celivania_medico_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/986/34_celivania_orla_corrego_buriti.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/987/35_willian_reforma_telhado_secretaria_educacao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/988/36_willian_sinalizacao_com_placas_e_faixa_escolas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/989/37_willian_reforma_quadra_areia_praca_augusto_moura.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/990/38_willian_solicitacao_regularizacao_escrituras_reurbe.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/991/39_dinamilton_consultas_mensais_com_medicos_especialistas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/992/40_dinamilton_renovacao_da_plotagem_dos_veiculos_da_frota.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/993/41_dinamilton_veiculo_para_atender_saude_baronesa_e_vargem_dourada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/994/42_dinamilton_veiculo_para_atender_moradores_do_assentamento_mensalmente.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/995/43_dinamilton_patrolamento_e_cascalhamento_antiga_bodoquenia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1002/44_leoman_construcao_de_estacionamento_ao_lado_da_camara.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1003/45_nonatim_pista_de_caminhada_com_iluminacao.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1004/46_nonatim_ampliacao_da_area_do_cemiterio_local.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1005/47_nonatim_mudanca_nome_de_ruas_de_numeros_para_nomes_de_pioneiros.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1009/49_dinamilton_aquisicao_aparelho_rx.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1010/50_ednaura_remuneracao_conselhos.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1014/51_eldison_tapa_buracos.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1015/52_eldison_cobertura_patio_escola_arco-iris.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1016/53_eldison_aquisicao_de_bolas.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1017/54_celivania_construcao_sala_raio-x.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1018/55_celivania_contratacao_de_profissional_de_radiologia.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1019/56_willian_aquisicao_de_containers_de_lixo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1020/57_willian_parquinho_praca_triangulo.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1021/58_willian_placas_para_desvio_de_caminhoes_rua_goias.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1022/59_willian_construcao_galpao_prefeitura.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1023/60_leoman_extensao_carga_horaria_fisioterapeuta.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1024/61_laurinda_casa_de_velorio.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1025/62_laurinda_parquinho_escolas_dos_assentamentos.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1026/63_nonatim_abertura_da_rua_20.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1027/64_dinamilton_aquisicao_de_caminhonete_para_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1029/65_dinamilton_casa_farinha_movel.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1030/66_dinamilton_distribuicao_container_de_lixo_entradas_e_saidas_da_cidade.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1031/67_dinamilton_horta_comunitaria.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1032/68__dinamilton_veiculo_hemodialise.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1033/69_neto_patrolamento_ruas_sem_asfalto.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1034/70_neto_patrolamento_estradas.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1039/71_todos_solicitando_doacao_de_area_para_construcao_nova_sede_camara.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1040/72_eldison_convenio_sebrae.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1041/73_eldison_aquisicao_perfuratriz.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1042/74_nonatim_instalacao_de_rede_de_energia_eletrica_na_rua_tancredo_neves.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1048/76_neto_veiculo_secretaria_de_infra.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1052/77_willian_reajuste_salarial_operador_de_maquinas.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1053/78_dinamilton_matadouro_municipal.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1054/79_leoman_cascalhamento_e_patrolamento_da_estrada_vicinal_que_da_acesso_a_chacara_rancho_primavera.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1055/80_leoman_contratacao_de_artistas_locais.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1056/81_celivania_clube_do_idoso.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1057/82_celivania_transporte_idosos_zona_rural.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1058/83_laurinda_regularizacao_fundiaria_reurb.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1059/84_laurinda_local_para_artesaoes_praca_aurelio_gomes.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1061/85_dinamilton_nutricionista_saude.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1062/86_laurinda_reforma_dos_meio_fio_e_pintura_dos_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1063/87_laurinda_transporte_de_calcario.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1064/88_dinamilton_transporte_diario_palmas.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1065/89_dinamilton_rodoviaria_construcao.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1066/90_eldison_contratacao_de_professor_judo_e_aquisicao_tatame.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1067/91_eldison_quebra-molas_construcao.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1070/92_willian_sinalizacao_de_transito_na_cidade.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1071/93_willian_retirada_do_excesso_de_terra_corrego_mata-burro.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1072/94_willian_construcao_de_galeria_chacara_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1073/95_ednaura_licenca_nojo.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1075/96_dinamilton_disciplina_de_letras_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1077/97_celivania_dois_quebra_molas_oficina_jair.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1078/98_willian_implantacao_endodontia.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1079/99_willian_implantacao_de_poste_de_energia.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1080/100_celivania_veiculo_vigilancia_sanitaria.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1087/101_leoman_dedetizacao_quadra.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1088/102_willian_aquisicao_de_nova_ambulancia_para_ubs.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1089/103_willian_bicicletas_agentes_comunitarios_de_saude.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1090/104_celivania_reducao_de_carga_horaria_tdah_pcd_tea.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1091/105_eldison_dinamilton_doacao_de_terreno_para_acea.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1092/106_leoman_recursos_para_enfrentamento_da_poeira_saida_para_araguacema.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1095/107_dinamilton_casamento_comunitario.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1096/108_dinamilton_cnh_social.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1097/109_dinamilton_rede_de_agua_ao_cemiterio.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1098/110_dinamilton_patrolamento_estrada.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1101/111_todos_sugestao_de_alteracao_do_codigo_de_posturas..docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1102/112_eldison_pavimentacao_asfaltica_av_joao_francisco_saida_araguacema.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1103/113_nonatim_irrigacao_de_vias_publicas.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1108/114_willian__leoman_caminhao_pipa.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1109/115_celivania_piso_assistentes_sociais.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1110/116_willian_aquisicao_de_gerador_nova_ubs.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1111/117_dinamilton_abandono_de_animais.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1114/118_celivania_aquisicao_de_ensiladeira.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1115/119_celivania_criacao_calendario_cultural.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1116/120_celivania_balanca_pesagem_cadeirantes.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1117/121_nonatim_pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1126/122_dinamilton_jovem_aprendiz.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1127/123_dinamilton_nova_ponte_corrego_mateira.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1120/124_eldison_ramal_dona_jove.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1121/125_eldison_iluminacao_e_arborizacao_jardinagem.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1133/126_dinamilton_maquina_fotografia_digital.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1134/127_eldison_ronda_noturna_seguranca.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1135/128_dinamilton_vans_brasil_sorridente.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1141/129_todos_requer_elaboracao_codigo_de_obras_e_edificacoes.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1142/130_celivania_curso_apicultura.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1151/131_dinamilton_contratacao_psicopedagoga_tdah.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1153/132_willian_reforma_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1154/133_willian_reforma_do_ginasio.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1160/134_nonatim_incentivos_acs_e_ace_-_minuta_do_projeto.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1161/135_eldison_reabertura_feira_e_transporte_feirantes.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1162/136_eldison_perfuracao_de_pocos_nos_assentamentos_barreirinho_e_baronesa.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1164/137_neto_aquisicao_nova_motoniveladora_patrol.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1166/138_laurinda_cobertura_academia_do_idoso.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1167/139_laurinda_aquisicao_de_equipamentos_academia_do_idoso.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1169/140_dinamilton_contratacao_psiquiatria_e_cardiologia.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1170/141_leoman_materiais_espotivos_campo_de_futebol_piranha.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1184/142_eldison_placas_transito_rua_goias.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1185/143_eldison_tapa_buraco_av_joao_francisco_de_abreu.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1187/144_willian_contratacao_geriatra.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1188/145_nonatim_iluminacao_rua_tocantins.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1069/01_nonatim_-_pista_milanguinha.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1113/02_laurinda_-_abertura_rua_20_setor_monte_sinai.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1122/03_neto_-_providencias_sinalizacao_de_transit.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1143/04__leoman_-_providencias_banheiros_e_melhorias_quadra_areia.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1173/05_dinamilton__-_dia_do_evangelho.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1175/06_dinamilton__-_iluminacao_pa_vargem_dourada.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1176/07__leoman_-_pccr_adm_quadro_geral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1192/08_nonatim_iluminacao_rua_tocantins.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_de_lei_002-2025_-_cria_credito_especial_educacao.docm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/965/projeto_de_lei_n_004-2025_-_altera_a_lei_n.o_0258_que_autoriza_a_contratar_com_o_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/997/pl_05-2025_-_politica_habitacional_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/998/pl_006-2025_-_criacao_do_conselho_munincipal_de_turismo_-_abreulandia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1045/pl_07-2025_-_refis_cria_o_programa_de_recuperacao_de_creditos_fiscais.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1046/pl_08-2025-_cria_o_servico_de_inspecao_municipal_de_produtos_de_origem_animal_sim.docm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1085/009_-_projeto_de_lei_-_anreulandia_previ.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1083/010__-_projeto_de_lei_educacao_antiracista.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1084/011_-_projeto_de_lei_-_obrigatoriedade_do_ensino_da_historia_e_cultura_afro-brasileira__1.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1124/014_-_projeto_de_lei_-_doacao_de_area_pertencente_ao_municipio_de_abreulandia_ao_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1130/015_-_projeto_de_lei_-_modifica_a_carga_horaria_e_a_remuneracao_do_cargo_de_psicologo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1146/016_-_projeto_de_lei_-_prorroga_plano_mun_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1147/017_-_projeto__de_lei_criacao_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1158/018_-_projeto_de_lei_-_doacao_de_lotes_instituto_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1177/019_-_projeto_de_lei_-_riga_-_rede_interinstitucional_para_a_garantia_da_aprendizagem.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1180/projeto_de_lei_-_ldo_-_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1181/projeto_de_lei_ppa_-_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1182/projeto_de_lei__orcamentaria_anual_loa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1178/23_-_projeto_de_lei_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_servidores_publicos_integran.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1194/24_-_projeto_de_lei__-_programa_de_pagamento_por_desempenho_da_atencao_primaria_a_saude.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1196/25_-_projeto_de_lei_-_acrescenta_vagas_ao_cargo_de_motorista_leve_no_quadro_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1197/26_-_projeto_de_leei_-_concessao_de_reajuste_salarial_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/945/01_-_altera_res_01-22_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_resolucao_02-2025_institui_diario_oficial_da_camara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1093/03_projeto_de_resolucao__-_altera_res_01-22_da_estrutura_administrativa_cria_2_cargos.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1131/04_projeto_altera_resolucao_005-2019_-_regulamenta_diarias_e_revoga_res._2024.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/947/pll_01-2025_-_mulheres_emprendedoras_-_ver_celivania.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/996/pll_02_-_cria_programa_mulheres_sua_saude_seus__celivania.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1036/pll_03_-_todos_utilidade_publica_acea.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1138/pll_04_-_veda_contratacao_em_casos_de_feminicidio_homofobia_ou_racismo.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/973/003_pl_004-2025__altera_lei_municipal_258-2023_que_autoriza_operacao_de_credito_com_o_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/974/004_pl_003-2025__altera_lei_municipal_060-2009_abreulandiaprev.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/975/005_pl_005-2025__dispoe_sobre_programa_feira_das_mulheres_empreendedoras.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/976/006_pr_001-2025__altera_estrutura_administrativa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/977/007_pr_002-2025__institui_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1049/0012_pl_007-2025__refis.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1050/0013_pll_008-2025__servico_de_inspecao.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1100/0014_pr_003-2025__altera_estrutura_administrativa_da_camara.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1104/0015_ple_009-2025__dispoe_sobre_alteracao_a_lei_municipal_n_060-2009_bem_comom_da_alteracao_do_plano_de_amortizacao.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1105/0016_ple_010-2025__institui_a_politica_municipal_de_equidade_e_educacao_para_as_relacoes_etnicos-raciais.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1106/0017_ple_011-2025__dispoe_sobre_a_obrigatoriedade_do_ensino_da_historia_e_cultura_afro-brasileira_na_rede_municipal.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1129/0018_pl_0014-2025_doacao_de_area_ao_legislativo.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1137/0020_pl_015-2025__altera_remuneracao_psicologo.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1144/0021_pll_004-2025__veda_contratacoes_feminicidios_etc.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1149/0022_ple_016-2025_-_prorroga_pme.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1150/0023_ple_017-2025_-_conselho_da_mulher_e_fundo.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1159/0024_pl_0018-2025_doacao_de_area_construcao_de_casas.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1189/0025_ple_019-2025_-_riga_educacao.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1190/0026_ple_023-2025__data-base_servidores_e_pensionistas.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1199/0027_ple_025-2025__cria_cargos_efetivos.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1200/0028_ple_026-2025__data_base_e_parcelamento_ativos_e_pensionistas.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1201/0029_ple_024-2025__programa_incentivo_servidores_saude.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1203/30_ple_20-2025__parecer_ldo_2026.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1204/31_ple_21-2025__parecer_ppa_2026-2029.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1205/32_ple_22-2025__parecer_loa_2026_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/915/03_-_convocacao_sessao_extra_21_janeiro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1011/03_-_convocacao_sessao_extra_21_janeiro.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/982/01_laurinda_energisa_endereco_taloes_de_energia.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1007/03_laurinda_hidroforte_endereco_taloes_de_agua.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1035/04_wiliam_e_dinamilton_ruraltins_abreulandia.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1044/05_leoman_governo_ponto_to_abreulandia_barrolandia.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1118/06_dinamilton_escritorios_ruraltins_e_energisa.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1123/07_neto_governo_-_seguranca_publica.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1156/08_neto_energisa_monte_sinai.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1213/req._afastamento_eldison.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1214/05_projeto_resolucao_-_afastamento_eldison.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/940/01_leoman_pccr_administracao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/941/02_ednaura_plano_saude_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/942/03_ednaura_policia_militar_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/943/04_ednaura_doacao_de_lotes_a_familias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/944/05_ednaura_projeto_de_jardinagem_dos_canteiros_centrais_com_escolas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/948/06_ednaura_estagio_municipal_universitario.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/949/07_ednaura_reajuste_comissionados_e_data_base_efetivos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/950/08_ednaura_material_esportivo_para_atletas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/951/09_leoman_galeria_oleria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/952/10_leoman_estadio_mariano_pereira_-_iluminacao_arquibancadas_e_banheiros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/953/11_willian_reforma_feira_arcanjo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/954/12_willian_iluminacao_rua_tocantins.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/955/13_willian_iluminacao_e_agua_r_jose_figueiredo_e_pouso_alto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/956/14_willian_recapeamento_asfaltico_das_principais_avenidas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/957/15_willian_e_celivania_-_cameras_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/958/16_dinamilton_iluminacao_campo_vargem_dourada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/959/17_dinamilton_cestas_basicas_a_garis_e_ags.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/960/18_dinamilton_casa_do_homem_do_campo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/961/19_celivania_e_william_-__casa_de_apoio_saude.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/962/20_nonatim_realizacao_de_leilao_de_bens_moveis_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/966/21_eldison_manutencao_estrada_eixao_to_446.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/967/22_eldison_revisao_salarial_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/968/23_eldison_retomada_da_feira_livre_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/969/24_laurinda_loteamento_industrial_doacao_lotes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/971/26_neto_ponte_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/972/27_neto_bueiro_manilhas_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/979/28_laurinda_celivania_e_dinamilton_reajuste_garis_e_asg.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/980/29_laurinda_encascalhamento_e_levantamento_baronesa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/981/30_laurinda_espelhos_banheiro_praca.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/983/31_laurinda_numeracaoo_residencias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/984/32_leoman_reforma_quadra_areia_e_material_esportivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/985/33_celivania_medico_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/986/34_celivania_orla_corrego_buriti.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/987/35_willian_reforma_telhado_secretaria_educacao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/988/36_willian_sinalizacao_com_placas_e_faixa_escolas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/989/37_willian_reforma_quadra_areia_praca_augusto_moura.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/990/38_willian_solicitacao_regularizacao_escrituras_reurbe.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/991/39_dinamilton_consultas_mensais_com_medicos_especialistas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/992/40_dinamilton_renovacao_da_plotagem_dos_veiculos_da_frota.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/993/41_dinamilton_veiculo_para_atender_saude_baronesa_e_vargem_dourada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/994/42_dinamilton_veiculo_para_atender_moradores_do_assentamento_mensalmente.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/995/43_dinamilton_patrolamento_e_cascalhamento_antiga_bodoquenia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1002/44_leoman_construcao_de_estacionamento_ao_lado_da_camara.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1003/45_nonatim_pista_de_caminhada_com_iluminacao.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1004/46_nonatim_ampliacao_da_area_do_cemiterio_local.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1005/47_nonatim_mudanca_nome_de_ruas_de_numeros_para_nomes_de_pioneiros.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1009/49_dinamilton_aquisicao_aparelho_rx.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1010/50_ednaura_remuneracao_conselhos.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1014/51_eldison_tapa_buracos.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1015/52_eldison_cobertura_patio_escola_arco-iris.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1016/53_eldison_aquisicao_de_bolas.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1017/54_celivania_construcao_sala_raio-x.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1018/55_celivania_contratacao_de_profissional_de_radiologia.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1019/56_willian_aquisicao_de_containers_de_lixo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1020/57_willian_parquinho_praca_triangulo.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1021/58_willian_placas_para_desvio_de_caminhoes_rua_goias.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1022/59_willian_construcao_galpao_prefeitura.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1023/60_leoman_extensao_carga_horaria_fisioterapeuta.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1024/61_laurinda_casa_de_velorio.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1025/62_laurinda_parquinho_escolas_dos_assentamentos.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1026/63_nonatim_abertura_da_rua_20.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1027/64_dinamilton_aquisicao_de_caminhonete_para_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1029/65_dinamilton_casa_farinha_movel.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1030/66_dinamilton_distribuicao_container_de_lixo_entradas_e_saidas_da_cidade.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1031/67_dinamilton_horta_comunitaria.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1032/68__dinamilton_veiculo_hemodialise.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1033/69_neto_patrolamento_ruas_sem_asfalto.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1034/70_neto_patrolamento_estradas.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1039/71_todos_solicitando_doacao_de_area_para_construcao_nova_sede_camara.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1040/72_eldison_convenio_sebrae.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1041/73_eldison_aquisicao_perfuratriz.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1042/74_nonatim_instalacao_de_rede_de_energia_eletrica_na_rua_tancredo_neves.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1048/76_neto_veiculo_secretaria_de_infra.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1052/77_willian_reajuste_salarial_operador_de_maquinas.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1053/78_dinamilton_matadouro_municipal.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1054/79_leoman_cascalhamento_e_patrolamento_da_estrada_vicinal_que_da_acesso_a_chacara_rancho_primavera.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1055/80_leoman_contratacao_de_artistas_locais.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1056/81_celivania_clube_do_idoso.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1057/82_celivania_transporte_idosos_zona_rural.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1058/83_laurinda_regularizacao_fundiaria_reurb.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1059/84_laurinda_local_para_artesaoes_praca_aurelio_gomes.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1061/85_dinamilton_nutricionista_saude.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1062/86_laurinda_reforma_dos_meio_fio_e_pintura_dos_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1063/87_laurinda_transporte_de_calcario.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1064/88_dinamilton_transporte_diario_palmas.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1065/89_dinamilton_rodoviaria_construcao.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1066/90_eldison_contratacao_de_professor_judo_e_aquisicao_tatame.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1067/91_eldison_quebra-molas_construcao.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1070/92_willian_sinalizacao_de_transito_na_cidade.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1071/93_willian_retirada_do_excesso_de_terra_corrego_mata-burro.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1072/94_willian_construcao_de_galeria_chacara_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1073/95_ednaura_licenca_nojo.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1075/96_dinamilton_disciplina_de_letras_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1077/97_celivania_dois_quebra_molas_oficina_jair.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1078/98_willian_implantacao_endodontia.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1079/99_willian_implantacao_de_poste_de_energia.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1080/100_celivania_veiculo_vigilancia_sanitaria.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1087/101_leoman_dedetizacao_quadra.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1088/102_willian_aquisicao_de_nova_ambulancia_para_ubs.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1089/103_willian_bicicletas_agentes_comunitarios_de_saude.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1090/104_celivania_reducao_de_carga_horaria_tdah_pcd_tea.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1091/105_eldison_dinamilton_doacao_de_terreno_para_acea.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1092/106_leoman_recursos_para_enfrentamento_da_poeira_saida_para_araguacema.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1095/107_dinamilton_casamento_comunitario.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1096/108_dinamilton_cnh_social.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1097/109_dinamilton_rede_de_agua_ao_cemiterio.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1098/110_dinamilton_patrolamento_estrada.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1101/111_todos_sugestao_de_alteracao_do_codigo_de_posturas..docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1102/112_eldison_pavimentacao_asfaltica_av_joao_francisco_saida_araguacema.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1103/113_nonatim_irrigacao_de_vias_publicas.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1108/114_willian__leoman_caminhao_pipa.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1109/115_celivania_piso_assistentes_sociais.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1110/116_willian_aquisicao_de_gerador_nova_ubs.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1111/117_dinamilton_abandono_de_animais.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1114/118_celivania_aquisicao_de_ensiladeira.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1115/119_celivania_criacao_calendario_cultural.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1116/120_celivania_balanca_pesagem_cadeirantes.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1117/121_nonatim_pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1126/122_dinamilton_jovem_aprendiz.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1127/123_dinamilton_nova_ponte_corrego_mateira.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1120/124_eldison_ramal_dona_jove.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1121/125_eldison_iluminacao_e_arborizacao_jardinagem.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1133/126_dinamilton_maquina_fotografia_digital.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1134/127_eldison_ronda_noturna_seguranca.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1135/128_dinamilton_vans_brasil_sorridente.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1141/129_todos_requer_elaboracao_codigo_de_obras_e_edificacoes.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1142/130_celivania_curso_apicultura.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1151/131_dinamilton_contratacao_psicopedagoga_tdah.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1153/132_willian_reforma_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1154/133_willian_reforma_do_ginasio.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1160/134_nonatim_incentivos_acs_e_ace_-_minuta_do_projeto.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1161/135_eldison_reabertura_feira_e_transporte_feirantes.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1162/136_eldison_perfuracao_de_pocos_nos_assentamentos_barreirinho_e_baronesa.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1164/137_neto_aquisicao_nova_motoniveladora_patrol.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1166/138_laurinda_cobertura_academia_do_idoso.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1167/139_laurinda_aquisicao_de_equipamentos_academia_do_idoso.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1169/140_dinamilton_contratacao_psiquiatria_e_cardiologia.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1170/141_leoman_materiais_espotivos_campo_de_futebol_piranha.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1184/142_eldison_placas_transito_rua_goias.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1185/143_eldison_tapa_buraco_av_joao_francisco_de_abreu.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1187/144_willian_contratacao_geriatra.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1188/145_nonatim_iluminacao_rua_tocantins.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1069/01_nonatim_-_pista_milanguinha.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1113/02_laurinda_-_abertura_rua_20_setor_monte_sinai.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1122/03_neto_-_providencias_sinalizacao_de_transit.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1143/04__leoman_-_providencias_banheiros_e_melhorias_quadra_areia.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1173/05_dinamilton__-_dia_do_evangelho.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1175/06_dinamilton__-_iluminacao_pa_vargem_dourada.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1176/07__leoman_-_pccr_adm_quadro_geral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1192/08_nonatim_iluminacao_rua_tocantins.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_de_lei_002-2025_-_cria_credito_especial_educacao.docm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/965/projeto_de_lei_n_004-2025_-_altera_a_lei_n.o_0258_que_autoriza_a_contratar_com_o_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/997/pl_05-2025_-_politica_habitacional_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/998/pl_006-2025_-_criacao_do_conselho_munincipal_de_turismo_-_abreulandia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1045/pl_07-2025_-_refis_cria_o_programa_de_recuperacao_de_creditos_fiscais.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1046/pl_08-2025-_cria_o_servico_de_inspecao_municipal_de_produtos_de_origem_animal_sim.docm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1085/009_-_projeto_de_lei_-_anreulandia_previ.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1083/010__-_projeto_de_lei_educacao_antiracista.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1084/011_-_projeto_de_lei_-_obrigatoriedade_do_ensino_da_historia_e_cultura_afro-brasileira__1.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1124/014_-_projeto_de_lei_-_doacao_de_area_pertencente_ao_municipio_de_abreulandia_ao_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1130/015_-_projeto_de_lei_-_modifica_a_carga_horaria_e_a_remuneracao_do_cargo_de_psicologo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1146/016_-_projeto_de_lei_-_prorroga_plano_mun_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1147/017_-_projeto__de_lei_criacao_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1158/018_-_projeto_de_lei_-_doacao_de_lotes_instituto_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1177/019_-_projeto_de_lei_-_riga_-_rede_interinstitucional_para_a_garantia_da_aprendizagem.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1180/projeto_de_lei_-_ldo_-_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1181/projeto_de_lei_ppa_-_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1182/projeto_de_lei__orcamentaria_anual_loa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1178/23_-_projeto_de_lei_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_servidores_publicos_integran.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1194/24_-_projeto_de_lei__-_programa_de_pagamento_por_desempenho_da_atencao_primaria_a_saude.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1196/25_-_projeto_de_lei_-_acrescenta_vagas_ao_cargo_de_motorista_leve_no_quadro_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1197/26_-_projeto_de_leei_-_concessao_de_reajuste_salarial_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/945/01_-_altera_res_01-22_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_resolucao_02-2025_institui_diario_oficial_da_camara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1093/03_projeto_de_resolucao__-_altera_res_01-22_da_estrutura_administrativa_cria_2_cargos.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1131/04_projeto_altera_resolucao_005-2019_-_regulamenta_diarias_e_revoga_res._2024.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1214/05_projeto_resolucao_-_afastamento_eldison.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/947/pll_01-2025_-_mulheres_emprendedoras_-_ver_celivania.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/996/pll_02_-_cria_programa_mulheres_sua_saude_seus__celivania.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1036/pll_03_-_todos_utilidade_publica_acea.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1138/pll_04_-_veda_contratacao_em_casos_de_feminicidio_homofobia_ou_racismo.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/973/003_pl_004-2025__altera_lei_municipal_258-2023_que_autoriza_operacao_de_credito_com_o_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/974/004_pl_003-2025__altera_lei_municipal_060-2009_abreulandiaprev.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/975/005_pl_005-2025__dispoe_sobre_programa_feira_das_mulheres_empreendedoras.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/976/006_pr_001-2025__altera_estrutura_administrativa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/977/007_pr_002-2025__institui_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1049/0012_pl_007-2025__refis.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1050/0013_pll_008-2025__servico_de_inspecao.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1100/0014_pr_003-2025__altera_estrutura_administrativa_da_camara.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1104/0015_ple_009-2025__dispoe_sobre_alteracao_a_lei_municipal_n_060-2009_bem_comom_da_alteracao_do_plano_de_amortizacao.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1105/0016_ple_010-2025__institui_a_politica_municipal_de_equidade_e_educacao_para_as_relacoes_etnicos-raciais.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1106/0017_ple_011-2025__dispoe_sobre_a_obrigatoriedade_do_ensino_da_historia_e_cultura_afro-brasileira_na_rede_municipal.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1129/0018_pl_0014-2025_doacao_de_area_ao_legislativo.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1137/0020_pl_015-2025__altera_remuneracao_psicologo.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1144/0021_pll_004-2025__veda_contratacoes_feminicidios_etc.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1149/0022_ple_016-2025_-_prorroga_pme.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1150/0023_ple_017-2025_-_conselho_da_mulher_e_fundo.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1159/0024_pl_0018-2025_doacao_de_area_construcao_de_casas.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1189/0025_ple_019-2025_-_riga_educacao.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1190/0026_ple_023-2025__data-base_servidores_e_pensionistas.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1199/0027_ple_025-2025__cria_cargos_efetivos.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1200/0028_ple_026-2025__data_base_e_parcelamento_ativos_e_pensionistas.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1201/0029_ple_024-2025__programa_incentivo_servidores_saude.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1203/30_ple_20-2025__parecer_ldo_2026.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1204/31_ple_21-2025__parecer_ppa_2026-2029.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1205/32_ple_22-2025__parecer_loa_2026_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/915/03_-_convocacao_sessao_extra_21_janeiro.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1011/03_-_convocacao_sessao_extra_21_janeiro.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/982/01_laurinda_energisa_endereco_taloes_de_energia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1007/03_laurinda_hidroforte_endereco_taloes_de_agua.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1035/04_wiliam_e_dinamilton_ruraltins_abreulandia.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1044/05_leoman_governo_ponto_to_abreulandia_barrolandia.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1118/06_dinamilton_escritorios_ruraltins_e_energisa.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1123/07_neto_governo_-_seguranca_publica.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1156/08_neto_energisa_monte_sinai.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2025/1213/req._afastamento_eldison.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H268"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="230.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="193.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -8024,2179 +8018,2179 @@
       </c>
       <c r="D181" t="s">
         <v>702</v>
       </c>
       <c r="E181" t="s">
         <v>703</v>
       </c>
       <c r="F181" t="s">
         <v>704</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>714</v>
       </c>
       <c r="H181" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>716</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D182" t="s">
+        <v>702</v>
+      </c>
+      <c r="E182" t="s">
+        <v>703</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="E182" t="s">
+      <c r="H182" t="s">
         <v>718</v>
-      </c>
-[...7 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>719</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" t="s">
+        <v>720</v>
+      </c>
+      <c r="E183" t="s">
         <v>721</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
       <c r="F183" t="s">
         <v>152</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>722</v>
       </c>
       <c r="H183" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>724</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D184" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="E184" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="F184" t="s">
-        <v>304</v>
+        <v>152</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>725</v>
       </c>
       <c r="H184" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>727</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D185" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="E185" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="F185" t="s">
-        <v>18</v>
+        <v>304</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>728</v>
       </c>
       <c r="H185" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>730</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D186" t="s">
+        <v>720</v>
+      </c>
+      <c r="E186" t="s">
+        <v>721</v>
+      </c>
+      <c r="F186" t="s">
+        <v>18</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="E186" t="s">
+      <c r="H186" t="s">
         <v>732</v>
-      </c>
-[...7 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>733</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>22</v>
+      </c>
+      <c r="D187" t="s">
+        <v>734</v>
+      </c>
+      <c r="E187" t="s">
+        <v>735</v>
+      </c>
+      <c r="F187" t="s">
         <v>736</v>
-      </c>
-[...13 lines deleted...]
-        <v>733</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>737</v>
       </c>
       <c r="H187" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>739</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D188" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E188" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F188" t="s">
+        <v>736</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>742</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>30</v>
+      </c>
+      <c r="D189" t="s">
+        <v>734</v>
+      </c>
+      <c r="E189" t="s">
+        <v>735</v>
+      </c>
+      <c r="F189" t="s">
         <v>743</v>
-      </c>
-[...13 lines deleted...]
-        <v>733</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>744</v>
       </c>
       <c r="H189" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>746</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D190" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E190" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F190" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>747</v>
       </c>
       <c r="H190" t="s">
-        <v>709</v>
+        <v>748</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D191" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E191" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F191" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>118</v>
+        <v>750</v>
       </c>
       <c r="H191" t="s">
-        <v>749</v>
+        <v>709</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D192" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E192" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F192" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H192" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>753</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D193" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E193" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F193" t="s">
-        <v>740</v>
+        <v>754</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H193" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D194" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E194" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F194" t="s">
-        <v>756</v>
+        <v>743</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H194" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>758</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D195" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E195" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F195" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>759</v>
+        <v>118</v>
       </c>
       <c r="H195" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>761</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D196" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E196" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F196" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>762</v>
       </c>
       <c r="H196" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>764</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D197" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E197" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F197" t="s">
-        <v>733</v>
+        <v>759</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>765</v>
       </c>
       <c r="H197" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>767</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D198" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E198" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F198" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>768</v>
       </c>
       <c r="H198" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>770</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D199" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E199" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F199" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>771</v>
       </c>
       <c r="H199" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>773</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D200" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E200" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F200" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>774</v>
       </c>
       <c r="H200" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>776</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D201" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E201" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F201" t="s">
+        <v>743</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="G201" s="1" t="s">
+      <c r="H201" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>779</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>85</v>
+      </c>
+      <c r="D202" t="s">
+        <v>734</v>
+      </c>
+      <c r="E202" t="s">
+        <v>735</v>
+      </c>
+      <c r="F202" t="s">
         <v>780</v>
       </c>
-      <c r="B202" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G202" s="1" t="s">
-        <v>118</v>
+        <v>781</v>
       </c>
       <c r="H202" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D203" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E203" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F203" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>783</v>
+        <v>118</v>
       </c>
       <c r="H203" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>785</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D204" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E204" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F204" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>786</v>
       </c>
       <c r="H204" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>788</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D205" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E205" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F205" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>789</v>
       </c>
       <c r="H205" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>791</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D206" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E206" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F206" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>792</v>
       </c>
       <c r="H206" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>794</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D207" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E207" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F207" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>795</v>
       </c>
       <c r="H207" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>797</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D208" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E208" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F208" t="s">
-        <v>733</v>
+        <v>780</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>798</v>
       </c>
       <c r="H208" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>800</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D209" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E209" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F209" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>801</v>
       </c>
       <c r="H209" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>803</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D210" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E210" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F210" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>804</v>
       </c>
       <c r="H210" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>806</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D211" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E211" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F211" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>807</v>
       </c>
       <c r="H211" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>809</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D212" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E212" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F212" t="s">
+        <v>736</v>
+      </c>
+      <c r="G212" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="G212" s="1" t="s">
+      <c r="H212" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>812</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>135</v>
+      </c>
+      <c r="D213" t="s">
+        <v>734</v>
+      </c>
+      <c r="E213" t="s">
+        <v>735</v>
+      </c>
+      <c r="F213" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>733</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>814</v>
       </c>
       <c r="H213" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>816</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D214" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E214" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F214" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>817</v>
       </c>
       <c r="H214" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>819</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D215" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E215" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F215" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>820</v>
       </c>
       <c r="H215" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>822</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D216" t="s">
+        <v>734</v>
+      </c>
+      <c r="E216" t="s">
+        <v>735</v>
+      </c>
+      <c r="F216" t="s">
+        <v>736</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="E216" t="s">
+      <c r="H216" t="s">
         <v>824</v>
-      </c>
-[...7 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>825</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" t="s">
+        <v>826</v>
+      </c>
+      <c r="E217" t="s">
         <v>827</v>
-      </c>
-[...10 lines deleted...]
-        <v>824</v>
       </c>
       <c r="F217" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>828</v>
       </c>
       <c r="H217" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>830</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D218" t="s">
+        <v>826</v>
+      </c>
+      <c r="E218" t="s">
+        <v>827</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="E218" t="s">
+      <c r="H218" t="s">
         <v>832</v>
-      </c>
-[...7 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>833</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>10</v>
+      </c>
+      <c r="D219" t="s">
+        <v>834</v>
+      </c>
+      <c r="E219" t="s">
         <v>835</v>
       </c>
-      <c r="B219" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F219" t="s">
+        <v>112</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="G219" s="1" t="s">
+      <c r="H219" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>838</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>17</v>
+      </c>
+      <c r="D220" t="s">
+        <v>834</v>
+      </c>
+      <c r="E220" t="s">
+        <v>835</v>
+      </c>
+      <c r="F220" t="s">
         <v>839</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>840</v>
       </c>
       <c r="H220" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>842</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D221" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="E221" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="F221" t="s">
+        <v>112</v>
+      </c>
+      <c r="G221" s="1" t="s">
         <v>843</v>
       </c>
-      <c r="G221" s="1" t="s">
+      <c r="H221" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>845</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>26</v>
+      </c>
+      <c r="D222" t="s">
+        <v>834</v>
+      </c>
+      <c r="E222" t="s">
+        <v>835</v>
+      </c>
+      <c r="F222" t="s">
         <v>846</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>847</v>
       </c>
       <c r="H222" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>849</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D223" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="E223" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="F223" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>850</v>
       </c>
       <c r="H223" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>852</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D224" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="E224" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="F224" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>853</v>
       </c>
       <c r="H224" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>855</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D225" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="E225" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="F225" t="s">
         <v>122</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>856</v>
       </c>
       <c r="H225" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>858</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D226" t="s">
+        <v>834</v>
+      </c>
+      <c r="E226" t="s">
+        <v>835</v>
+      </c>
+      <c r="F226" t="s">
+        <v>122</v>
+      </c>
+      <c r="G226" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="E226" t="s">
+      <c r="H226" t="s">
         <v>860</v>
-      </c>
-[...4 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>861</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>46</v>
+      </c>
+      <c r="D227" t="s">
         <v>862</v>
       </c>
-      <c r="B227" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E227" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H227" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D228" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E228" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H228" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D229" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E229" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H229" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D230" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E230" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H230" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D231" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E231" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H231" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D232" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E232" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H232" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D233" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E233" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H233" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D234" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E234" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H234" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D235" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E235" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H235" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D236" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E236" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H236" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D237" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E237" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H237" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D238" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E238" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H238" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D239" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E239" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H239" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D240" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E240" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H240" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D241" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E241" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H241" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D242" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E242" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H242" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D243" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E243" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H243" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D244" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E244" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H244" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D245" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E245" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H245" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D246" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E246" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H246" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D247" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E247" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H247" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D248" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E248" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H248" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D249" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E249" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H249" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D250" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E250" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H250" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D251" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E251" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H251" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="D252" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E252" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H252" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D253" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E253" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H253" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D254" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E254" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H254" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D255" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E255" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H255" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D256" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E256" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H256" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D257" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E257" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H257" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D258" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E258" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H258" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D259" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E259" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H259" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D260" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E260" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H260" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="D261" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E261" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H261" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D262" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E262" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H262" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D263" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E263" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H263" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D264" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E264" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H264" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="D265" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E265" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H265" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="D266" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E266" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H266" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="D267" t="s">
-        <v>943</v>
+        <v>862</v>
       </c>
       <c r="E267" t="s">
+        <v>863</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H267" t="s">
         <v>944</v>
-      </c>
-[...7 lines deleted...]
-        <v>946</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>945</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>10</v>
+      </c>
+      <c r="D268" t="s">
+        <v>946</v>
+      </c>
+      <c r="E268" t="s">
         <v>947</v>
       </c>
-      <c r="B268" t="s">
-[...5 lines deleted...]
-      <c r="D268" t="s">
+      <c r="F268" t="s">
+        <v>99</v>
+      </c>
+      <c r="G268" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="E268" t="s">
+      <c r="H268" t="s">
         <v>949</v>
-      </c>
-[...7 lines deleted...]
-        <v>951</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>