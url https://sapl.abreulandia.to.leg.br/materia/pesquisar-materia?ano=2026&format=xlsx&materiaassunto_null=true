--- v1 (2026-03-15)
+++ v2 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="368" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="878" uniqueCount="452">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -168,432 +168,1218 @@
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1224/requerimento_08_-_contrucao_de_pavimentacao_asfaltica_-_rua_gentil_noleto.docx</t>
   </si>
   <si>
     <t>Construção de Pavimentação Asfáltica na Rua Gentil Noleto, Rua 1-A e demais vias públicas do município que necessitam do referido serviço.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1225/requerimento_09_-_doacao_de_kit_e_uniformes_-_para_estudantes.docx</t>
   </si>
   <si>
     <t>Doação de Kits Escolares e Uniformes aos estudantes da rede pública municipal que se encontrem em situação de vulnerabilidade social, neste Município.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1216/requerimento_10_-_construcao_de_casa_para_os_professores_-_pa.docx</t>
+  </si>
+  <si>
+    <t>Construção de casas destinadas aos professores que atuam no Projeto de Assentamento (PA) Vargem Dourada, neste Município.</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1226/requerimento_11_-_recuperacao_da_estrada_-_chaucara_do_sr._orlando_pereira.docx</t>
+  </si>
+  <si>
+    <t>Recuperação da estrada que dá acesso à Chácara do Senhor Orlando Pereira da Silva, compreendendo um pequeno trecho de aproximadamente 300 (trezentos) metros, localizado no perímetro urbano do Município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1227/requerimento_12_-_cobertura_da_quadra_pequeno_principe.docx</t>
+  </si>
+  <si>
+    <t>Recuperação e Construção de Cobertura da Quadra Esportiva do Centro Educacional Pequeno Príncipe, neste Município.</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1228/requerimento_13_-_cobertura_de_arquibancada.docx</t>
+  </si>
+  <si>
+    <t>Construção de Cobertura das arquibancadas do Estádio Mariano Pereira, neste Município.</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1229/requerimento_14_-_limpeza_publica.docx</t>
+  </si>
+  <si>
+    <t>Intensificação dos serviços de limpeza pública, neste Município.</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1230/requerimento_15_-jardinagem_e_paisagismo.docx</t>
+  </si>
+  <si>
+    <t>Realização de serviços de Jardinagem, Paisagismo e Manutenção dos Canteiros localizados na saída para o Município de Divinópolis e ao longo da Avenida João Francisco de Abreu, neste Município.</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1231/requerimento_16_-doacao_de_lotes_para_os_mais_humildes.docx</t>
+  </si>
+  <si>
+    <t>Implementação de Programa de Doação de Lotes Urbanos destinados às pessoas e famílias que sonham com a casa própria, especialmente aquelas em situação de vulnerabilidade social, no Município de Abreulândia – Tocantins.</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1232/requerimento_17_-_recuperacoaao_e_manutencao.docx</t>
+  </si>
+  <si>
+    <t>Recuperação e Manutenção da rua 15, especialmente no trecho próximo à residência do Sr. Thiago Alves, neste Município.</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1233/requerimento_18_-_solicitacao_de_recuperacoaao_asfaltica.docx</t>
+  </si>
+  <si>
+    <t>Recuperação da Pavimentação Asfáltica das Avenidas José Lopes de Figueiredo Pouso Alto e João Francisco de Abreu, no Município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Celivânia de Araújo Neves</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1234/requerimento_19_-_construcao_de_quebra_molas_-_igreja_samambai.docx</t>
+  </si>
+  <si>
+    <t>Construção de uma lombada (quebra mola) na rua 14, em frente à Igreja Samambaia, neste Município.</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1242/requerimento_20_-_construcao_de_pista_de_caminhada_-_celivania.docx</t>
+  </si>
+  <si>
+    <t>Construção de uma Pista de Caminhada  e Cooper, a ser implantada no trecho compreendido entre a entrada do Município de Abreulândia e o Parque de Exposição Agropecuária, neste Município.</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Willian Nascimento de Moura</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1243/requerimento_21_-reforma_da_feira_coberta_arcanjo_jose_ribeiro.docx</t>
+  </si>
+  <si>
+    <t>Reforma da Feira Coberta Arcanjo José Ribeiro, localizada neste Município.</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1244/requerimento_22-_reforma_da_ponte_do_corrego_mateira.docx</t>
+  </si>
+  <si>
+    <t>Reforma da ponte localizada sobre o Córrego Mateira, neste Município.</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1245/requerimento_23-_recuperacao_da_estrada_que_sai_da_to-446.docx</t>
+  </si>
+  <si>
+    <t>Recuperação da estrada vicinal que se inicia na TO-446, passando pela fazenda do Diomar, Fazenda Mateira, com saída pela Fazenda São José, neste Município.</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Leoman Batista Medrado Palhares</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1246/requerimento_24-construcao_de_banheiros_masculino_e_feminino_estadio_mariano.docx</t>
+  </si>
+  <si>
+    <t>Construção de Banheiros Públicos, Masculino e Feminino, no Estádio Mariano Pereira, neste Município.</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1247/requerimento_25-_construcao_de_banheiros_na__quadra_volei_de_praia.docx</t>
+  </si>
+  <si>
+    <t>Construção de Banheiros destinados aos desportistas na Quadra de Vôlei de praia, neste Município.</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1250/requerimento_26_-_construcao_de_quadra_de_esporte.docx</t>
+  </si>
+  <si>
+    <t>Construção de uma Quadra Poliesportiva, a ser implantada neste Município.</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Celivânia de Araújo Neves, Dinamilton da Silva Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1251/requerimento_27_-_reforma_de_mata_burro.docx</t>
+  </si>
+  <si>
+    <t>Manutenção e recuperação do Mata-Burro localizado na Fazenda Alto Alegre, a qual integra rota escolar no Projeto de Assentamento Estrela Dalva, neste Município.</t>
+  </si>
+  <si>
+    <t>1269</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1269/requerimento_28_-_climatizacao_dos_onibus_escolares.docx</t>
+  </si>
+  <si>
+    <t>Climatização dos ônibus escolares, por meio da instalação de aparelhos de ar-condicionado ou outros sistemas adequados de ventilação, nos veículos que atendem alunos da zona rural, neste Município.</t>
+  </si>
+  <si>
+    <t>1261</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Dinamilton da Silva Lima, Maria Laurinda Inácio de Sousa, Mônica Pereira de Figueiredo Narciso</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1261/requerimento_29_-_encascalhamento_das_estradas_do_projeto_de_assentamento_baronesa_1.docx</t>
+  </si>
+  <si>
+    <t>Realização de manutenção do Eixão principal e dos ramais do Projeto de Assentamento (PA) Baronesa, incluindo o encascalhamento do eixão principal e das estradas vicinais, neste Município.</t>
+  </si>
+  <si>
+    <t>1262</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1262/requerimento_30_-_obras_de_drenagem_para_escoamento_das_aguas_nas_estradas_1.docx</t>
+  </si>
+  <si>
+    <t>Realização de obras de drenagem nas estradas do Projeto de Assentamento Baronesa, visando o adequado escoamento das águas das chuvas.</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Raimundo Nonato Inácio de Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1263/requerimento_31_-implantacao_de_um_ponto_de_apoio_da_saude_com_disponibilizacao_de_ambulancia_para_atendimento_as_comunidades_1.docx</t>
+  </si>
+  <si>
+    <t>Implantação de um ponto de apoio da saúde, com disponibilização de ambulância, para atendimento às comunidades dos Projetos de Assentamentos Baronesa, Barreirinho, Vargem Dourada, Brejo do Campo e demais fazendas da região, neste Município.</t>
+  </si>
+  <si>
+    <t>1264</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Ednaura Alves Costa, Francisco Neto Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1264/requerimento_32_-implantacao_de_casa_de_apoio_ao_produtor_rural.docx</t>
+  </si>
+  <si>
+    <t>Implantação de uma Casa de Apoio ao Produtor Rural, neste Município.</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1265/requerimento_33_-_transporte_de_passageiros_da_zona_rural_para_a_zona_urbana_do_municipio.docx</t>
+  </si>
+  <si>
+    <t>Solicitando a disponibilização de transporte de passageiros, por meio de veículo fechado, para atender moradores da zona rural com destino à zona urbana do Município, visando atender às comunidades dos Projetos de Assentamentos Baronesa, Barreirinho, Vargem Dourada, Brejo do Campo, bem como demais fazendas da região, neste Município.</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1266/requerimento_34_-_implantacao_do_programa_municipal_de_apoio_e_valorizacao_da_mulher_da_zona_rural..docx</t>
+  </si>
+  <si>
+    <t>Solicitando implantação do Programa Municipal de Apoio e Valorização da Mulher da Zona Rural, neste Município.</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Ednaura Alves Costa, Francisco Neto Dias, Willian Nascimento de Moura</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1268/requerimento_35_-patrulha_mecanizada_para_produtores_rurais_dos_assentamentos.docx</t>
+  </si>
+  <si>
+    <t>Solicitando a disponibilização de Patrulha Mecanizada para atender os produtores rurais dos assentamentos do município, com equipamentos como trator, grade aradora, plantadeira e demais implementos agrícolas, neste Município.</t>
+  </si>
+  <si>
+    <t>1270</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Francisco Neto Dias, Willian Nascimento de Moura</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1270/requerimento_36_-_ampliacao_do_cemiterio_municipal.docx</t>
+  </si>
+  <si>
+    <t>Ampliação do Cemitério Municipal da Saudade, bem como a implantação de rede de abastecimento de água, energia elétrica e a construção de uma capela no local neste Município.</t>
+  </si>
+  <si>
+    <t>1271</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Celivânia de Araújo Neves, Willian Nascimento de Moura</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1271/requerimento_37_-_aquisicao_de_ambulancia.docx</t>
+  </si>
+  <si>
+    <t>Aquisição de uma nova ambulância para atender a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1277</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1277/requerimento_38_-_implantacao_de_sistema_de_drenagem_pluvial_na_to-164_1.docx</t>
+  </si>
+  <si>
+    <t>Implantação de Sistema de Drenagem Pluvial na TO-164, na entrada da cidade de Abreulândia, no sentido ao Município de Divinópolis do Tocantins, com a execução de drenos e dispositivos de escoamento de águas pluviais, tanto no canteiro central, quanto nas laterais da via, em ambos os sentidos de circulação.</t>
+  </si>
+  <si>
+    <t>1273</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1273/requerimento_39_-_construcao_de_galpao_para_os_veiculos.docx</t>
+  </si>
+  <si>
+    <t>Construção de Galpão estruturado e coberto, destinado à guarda, conservação, manutenção e operacionalização da frota municipal de veículos e maquinários.</t>
+  </si>
+  <si>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1274/requerimento_40_-_doacao_de_lotes_publico.docx</t>
+  </si>
+  <si>
+    <t>Destinação e doação de lotes públicos para a implantação de loteamento industrial, com a finalidade de fomentar o desenvolvimento econômico e a instalação de empreendimentos no município.</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Mônica Pereira de Figueiredo Narciso</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1275/requerimento_41_-_implementacao_da_ouvidoria_da_saude.docx</t>
+  </si>
+  <si>
+    <t>Implementação da Ouvidoria da Saúde, no âmbito da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1276/requerimento_42_-_iluminacao_na_rua_gentil_noleto.docx</t>
+  </si>
+  <si>
+    <t>Implantação e/ou reforço da iluminação pública na Avenida Gentil Noleto, especialmente nas proximidades da residência da Sra. Maria Craveiro, bem como nos demais trechos que apresentem deficiência no serviço.</t>
+  </si>
+  <si>
+    <t>1278</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1278/requerimento_43_-_banheiro_adaptado_para_atender_as_criancas_da_escola_arco-iris.docx</t>
+  </si>
+  <si>
+    <t>Construção de banheiro adaptado para atender às crianças da educação infantil da Escola Municipal Arco-Íris, localizada no Projeto de Assentamento Vargem Dourada, neste município.</t>
+  </si>
+  <si>
+    <t>1279</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1279/requerimento_44_-_laboratorio_de_informatica_escola_arco-iris.docx</t>
+  </si>
+  <si>
+    <t>Construção de uma sala destinada à instalação de laboratório de informática na Escola Municipal Arco-Íris, localizada no Projeto de Assentamento Vargem Dourada, neste município.</t>
+  </si>
+  <si>
+    <t>1280</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1280/requerimento_45_-__construcao_de_casa_de_apoio_destinada_a_professores_e_motoristas.docx</t>
+  </si>
+  <si>
+    <t>Construção de casa de apoio destinada a professores e motoristas que atuam no Projeto de Assentamento Vargem Dourada, neste município, neste município.</t>
+  </si>
+  <si>
+    <t>1281</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Ednaura Alves Costa, Leoman Batista Medrado Palhares, Mônica Pereira de Figueiredo Narciso</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento_46_-__construcao_quadra_poliesportiva_-_arco-iris.docx</t>
+  </si>
+  <si>
+    <t>Construção de uma Quadra Poliesportiva na Escola Municipal Arco-Íris, localizada no Projeto de Assentamento Vargem Dourada, neste município.</t>
+  </si>
+  <si>
+    <t>1282</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Francisco Neto Dias, Maria Laurinda Inácio de Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1282/requerimento_47_-__patrolamento_e_manutencao_das_estradas_vicinais_pa_vargem_dourada.docx</t>
+  </si>
+  <si>
+    <t>Realização de serviços de patrolamento e manutenção das estradas vicinais no interior do Projeto de Assentamento Vargem Dourada, neste município.</t>
+  </si>
+  <si>
+    <t>1283</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1283/requerimento_48_-__recuperacao_do_eixao_e_de_todos_os_ramais_do_projeto_planta_brasil.docx</t>
+  </si>
+  <si>
+    <t>Recuperação do Eixão e de todos os ramais do Projeto Planta Brasil, neste município.</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Francisco Neto Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1285/requerimento_49_-__cascalhamento_em_frente_a__sede_da_fazenda_taboca.docx</t>
+  </si>
+  <si>
+    <t>Encascalhamento em frente à sede da Fazenda Taboca e a construção de bueiro no aterro da ponte do Rio Grotão, na estrada que dá acesso às fazendas e assentamentos, rota de transporte escolar, localizada na propriedade do Sr. Hugo Brito do Nascimento.</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1284/requerimento_50_-__aquisicao_de_um_compactador_de_solo_tipo_percussao.docx</t>
+  </si>
+  <si>
+    <t>Aquisição de uma Patrol (Motoniveladora), destinada a atender às demandas da Secretaria Municipal de Obras e Estradas Municipais.</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1291/requerimento_51_-__aquisicao_de_um_compactador_de_solo_tipo_percussao.docx</t>
+  </si>
+  <si>
+    <t>Aquisição de um Compactador de Solo tipo Percussão (compactador tipo “sapo”), destinado a atender às demandas da Secretaria Municipal de Infraestrutura e Obras.</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1286/requerimento_52_-__monitores_em_todos_os_a_nibus_do_transporte_escolar.docx</t>
+  </si>
+  <si>
+    <t>Disponibilização de monitores em todos os ônibus do transporte escolar, tanto no tráfego urbano quanto rural deste município.</t>
+  </si>
+  <si>
+    <t>1287</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1287/requerimento_53_-__centro_de_convencoes_-_vargem_dourada.docx</t>
+  </si>
+  <si>
+    <t>Construção de Centro de Convenções ao Projeto de Assentamento Vargem Dourada, neste município, com a finalidade de promover eventos como casamento, aniversário, batizados entre outros.</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1292/requerimento_54__-__mata-burro_de_concreto_em_estrada_vicinal.docx</t>
+  </si>
+  <si>
+    <t>Construção de um mata-burro de concreto na estrada vicinal localizada entre as fazendas dos senhores Lindolfo e Genilton, na zona rural, neste município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Celivânia de Araújo Neves, Dinamilton da Silva Lima, Willian Nascimento de Moura</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1293/requerimento_55_-__salario_dos_tecnico_de_enfermagem.docx</t>
+  </si>
+  <si>
+    <t>Revisão e reajuste salarial dos Técnicos de Enfermagem do Município de Abreulândia – TO, de forma a adequar a remuneração à realidade atual e à valorização da categoria.</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1294/requerimento_56_-__programa_de_distribuicao_de_medicamento.docx</t>
+  </si>
+  <si>
+    <t>Implementação de um Programa municipal de distribuição gratuita de medicamentos destinados a crianças neurodivergentes, no âmbito deste Município.</t>
+  </si>
+  <si>
+    <t>1295</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1295/requerimento_57_-__casamento_comunitario.docx</t>
+  </si>
+  <si>
+    <t>Realização e implementação de programa de Casamento Comunitário no Município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1296/requerimento_58_-__intensificacao_da_operacao_tapa_buracos.docx</t>
+  </si>
+  <si>
+    <t>Intensificação da operação tapa-buracos nas vias urbanas do Município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1297/requerimento_59_-__intensificacao_limpeza_urbana.docx</t>
+  </si>
+  <si>
+    <t>Intensificação das ações de limpeza urbana no Município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1298/requerimento_60_-_psicologo_para_maes_atipicas.docx</t>
+  </si>
+  <si>
+    <t>Contratação de profissional da área de Psicologia para atendimento às mães atípicas no Município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Leoman Batista Medrado Palhares, Mônica Pereira de Figueiredo Narciso</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1301/requerimento_61_-_criacao_do_plano_de_cargo_e_carreira.docx</t>
+  </si>
+  <si>
+    <t>Elaboração e posterior envio a esta Casa de Leis de Projeto de Lei que institua o Plano de Cargos, Carreira e Remuneração (PCCR) dos servidores do quadro geral do Município.</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1302/requerimento_62_-_baile_dos_debutantes.docx</t>
+  </si>
+  <si>
+    <t>Realização do Baile de Debutantes no Município, destinado às adolescentes que completam 15 anos, especialmente aquelas em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1303/requerimento_63_-_reforma_da_secretaria_de_educacao.docx</t>
+  </si>
+  <si>
+    <t>Reforma e ampliação do prédio público onde atualmente funciona a Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Dinamilton da Silva Lima, Leoman Batista Medrado Palhares, Mônica Pereira de Figueiredo Narciso</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1304/requerimento_64_-_canil_e_castracao.docx</t>
+  </si>
+  <si>
+    <t>Criação de um Canil Municipal, bem como a implantação de programa de controle populacional de cães e gatos, incluindo a castração química, no âmbito do município.</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_65_-_contratacao_de_nutricionista.docx</t>
+  </si>
+  <si>
+    <t>Contratação  de profissional nutricionista.</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_66-_primeiros_socorros_no_baronesa.docx</t>
+  </si>
+  <si>
+    <t>Implantação de um espaço destinado a atendimentos de primeiros socorros no Assentamento P.A. Baronesa.</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1312/requerimento_67-_agua-hidroforte_na_rua_20_localizada_no_setor_monte_sinai.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam adotadas as providências necessárias junto à empresa HIDROFORTE para a implantação da rede de abastecimento de água na Rua 20, localizada no Setor Monte Sinai, neste município.</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Mônica Pereira de Figueiredo Narciso, Willian Nascimento de Moura</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1309/requerimento_68-_tribuna_para_transmissao_-_estadio_mariano.docx</t>
+  </si>
+  <si>
+    <t>Construção de uma tribuna de 02 (dois) andares no Estádio Municipal Mariano Pereira, destinada à transmissão de áudio e imagem via internet, rádio e televisão.</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1310/requerimento_69_-_criacao_do_hino_municipal.docx</t>
+  </si>
+  <si>
+    <t>Criação do Hino Oficial do Município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1313/requerimento_70_-_instalacao_de_academia.docx</t>
+  </si>
+  <si>
+    <t>Aquisição e instalação de academias ao ar livre nas Praças Triângulo e Augusto Moura, neste município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1311/requerimento_71-_energia_eletrica_na_rua_20_localizada_no_setor_monte_sinai.docx</t>
+  </si>
+  <si>
+    <t>Implantação de rede de energia elétrica na Rua 20, localizada no Setor Monte Sinai.</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1317/requerimento_72-_cameras_de_segurancao_-_monitoramento_da_cidade.docx</t>
+  </si>
+  <si>
+    <t>Implantação de câmeras de segurança (videomonitoramento) em 04 (quatro) pontos estratégicos localizados na zona urbana do município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1314/requerimento_73-_implantacao_do_jovem_aprendiz.docx</t>
+  </si>
+  <si>
+    <t>Implantação do Programa Jovem Aprendiz no município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1315/requerimento_74-_inclusao_da_disciplina_de_libras.docx</t>
+  </si>
+  <si>
+    <t>Inclusão da disciplina de Língua Brasileira de Sinais (LIBRAS) na grade curricular das escolas da rede municipal de ensino de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1319/requerimento_75_-_recuperacao_de_bueira_eixao_do_planta_brasil_1.docx</t>
+  </si>
+  <si>
+    <t>Recuperação do bueiro localizado no Eixão do Planta Brasil, especialmente por se tratar de rota escolar, garantindo assim mais segurança para os estudantes, motoristas e demais usuários da via, neste município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1320/requerimento_76-_insalubridade_para_os_porfissionais_da_ubs.docx</t>
+  </si>
+  <si>
+    <t>Concessão de Adicional de Insalubridade aos servidores públicos municipais que atuam na área da saúde e em atividades correlatas, no âmbito do município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1321/requerimento_77-_identificacao_para_pessoas_com_tdah_e_tea.docx</t>
+  </si>
+  <si>
+    <t>Implantação de mecanismo de identificação para crianças com Transtorno do Espectro Autista (TEA) e Transtorno do Déficit de Atenção com Hiperatividade (TDAH) nos órgãos públicos do município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1322</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1322/requerimento_78-_aquisicao_de_unidade_odontologica_moveis_do_programa_brasil_sorridente.docx</t>
+  </si>
+  <si>
+    <t>Aquisição de Unidades Odontológicas Móveis, no âmbito do Programa Brasil Sorridente, destinadas ao município de Abreulândia – TO.</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1325/requerimento_79_-__recuperaaao_da_rodovia_to-448_-_abreulandia-barrolandia.docx</t>
+  </si>
+  <si>
+    <t>Recuperação da rodovia TO-448, no trecho que interliga os municípios de Abreulândia – TO e Barrolândia – TO, com a realização de levantamento e adequação do sistema de drenagem ao longo da via.</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1326/requerimento_80_-__recuperacao_do_ramal_vicinal_que_se_inicia_na_rodovia_to-448_ate_a_fazenda_capim_dourado_de_propriedade_do_sr._getulio_pontes.docx</t>
+  </si>
+  <si>
+    <t>Recuperação do ramal vicinal que se inicia na rodovia TO-448 até a Fazenda Capim Dourado, de propriedade do Sr. Getúlio Pontes, neste município.</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>MANOEL FRANCISCO DE MOURA</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1235/projeto_de_lei_001-2026_-_dispoe_sobre_a_revisao_salarial_e_adequacao_ao_salario_minimo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão salarial dos profissionais do magistério e a adequação ao salário-mínimo nacional dos servidores do quadro geral do Município de Abreulândia/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1240/projeto_de_lei_001-2026_-_dispoe_sobre_a_revisao_salarial_e_adequacao_ao_salario_minimo.pdf</t>
+  </si>
+  <si>
+    <t>Altera os Anexos I, II e V da Lei Municipal nº 224/2021, alterada pela Lei nº 280/2024, para criar o cargo efetivo de Brigadista no Quadro Permanente do Poder Executivo do Município de Abreulândia/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_003_-_abrir_credito_adicional_especial_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento do Exercício de 2026, visando a construção de Casa Mortuária e Ampliação da Unidade Básica de Saúde, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1258/p_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a promover alterações nas Leis Municipais nº 322/2025 (LDO), nº 323/2025 (PPA) e nº 324/2025 (LOA), visando a criação de dotação orçamentária para a celebração de convênio com a Associação Comercial Industrial e Empresarial de Abreulândia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>PRS</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1254/resolucao_001-2026_-_fixacao_dos_subsidiso_dos_vereadores_-_acrescentar_tesoureiro.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão do acréscimo ao subsídio do Tesoureiro da Mesa Diretora da Câmara Municipal de Abreulândia – TO, para a legislatura 2025–2028, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1290/projeto_de_lei__001-2026_-_doacao_de_som_para_a_prefeitura.docx</t>
+  </si>
+  <si>
+    <t>Autoriza a doação de bens móveis da Câmara Municipal de Abreulândia/TO ao Poder Executivo Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>PCC</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões</t>
+  </si>
+  <si>
+    <t>CCJ - I - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, CECCD - III - COMISSÃO DE EDUCAÇÃO, CIÊNCIA, COMUNICAÇÃO, CULTURA, DESPORTO, SAÚDE, DA PESSOA HUMANA, ASSIST, CFTFC - II - COMISSÃO DE FINANÇAS, TRIBUTAÇÃO, FISCALIZAÇÃO E CONTROLE</t>
+  </si>
+  <si>
     <t>http://sapl.abreulandia.to.leg.br/media/</t>
   </si>
   <si>
-    <t>Construção de casas destinadas aos professores que atuam no Projeto de Assentamento (PA) Vargem Dourada, neste Município.</t>
-[...289 lines deleted...]
-  <si>
     <t>Parecer Legislativo nº 001/2026, 11 de Fevereiro de 2026 Dispõe sobre a revisão salarial dos profissionais do magistério e a adequação ao salário-mínimo nacional dos servidores do quadro geral do Município de Abreulândia/TO.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1249/parecer__projeto_de_lei_do_executivo_02_-_criacao_de_cargo_de_brigadista_1.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo nº 002, 12 de Fevereiro de 2026, Altera os Anexos I, II e V da Lei Municipal no 224/2021, alterada pela Lei no 280/2024, para criar o cargo efetivo de Brigadista no Quadro Permanente do Poder Executivo do Município de Abreulândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>CCJ - I - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, CECCD - III - COMISSÃO DE EDUCAÇÃO, CIÊNCIA, COMUNICAÇÃO, CULTURA, DESPORTO, SAÚDE, DA PESSOA HUMANA, ASSIST, CFTFC - II - COMISSÃO DE FINANÇAS, TRIBUTAÇÃO, FISCALIZAÇÃO E CONTROLE, CTTI - IV - COMISSÃO DE TRANSPORTES, TECNOLOGIA, INFORMÁTICA, OBRAS PÚBLICAS, URBANISMO, SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1257/parecer__projeto_de_lei_do_executivo_03_-_abertura_de_creditos_adicioanis.pdf</t>
   </si>
   <si>
     <t>Referente o Projeto de Lei do Executivo nº 003/2026, 13 de fevereiro de 2026. ASSUNTO: “Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento do Exercício de 2026, visando a construção de Casa Mortuária e Ampliação da Unidade Básica de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>CCJ - I - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, CFTFC - II - COMISSÃO DE FINANÇAS, TRIBUTAÇÃO, FISCALIZAÇÃO E CONTROLE</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1255/parecer__projeto_de_resolucao_01_-_tesoureiro.docx</t>
   </si>
   <si>
     <t>Referente Projeto de Resolução nº 001/2026, 19 de fevereiro de 2026. Dispõe sobre a inclusão do acréscimo ao subsídio do Tesoureiro da Mesa Diretora da Câmara Municipal de Abreulândia – TO, para a legislatura 2025–2028, e dá outras providências.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1259/parecer__projeto_de_lei_do_executivo_05_-_abertura_de_creditos_adicionais_-_comerciantes_1_1.pdf</t>
   </si>
   <si>
     <t>“Altera as Leis Municipais nº 322/2025 (LDO), nº 323/2025 (PPA) e nº 324/2025 (LOA), para criação de dotação orçamentária destinada à celebração de convênio com a Associação Comercial Industrial e Empresarial de Abreulândia.”</t>
   </si>
   <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1299/parecer__projeto_de_lei_do_legislativo_06_-_doacao_de_caixas_de_som_1.docx</t>
+  </si>
+  <si>
+    <t>Doação de bens móveis ao Poder Executivo Municipal.</t>
+  </si>
+  <si>
     <t>1252</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1252/oficio_no_028_-_secao_extra_assinado.pdf</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>ATAOR</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1267/ata_eletronica_da_5a_sessao_ordinaria_da_2a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 5ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>1288</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 6ª Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 7ª Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1300/ata_eletronica_da_8a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 8ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1305/ata_eletronica_da_9a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1306/ata_eletronica_da_10a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1316/ata_eletronica_da_11a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11ª Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1318/ata_eletronica_da_12a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 12ª Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1323/ata_eletronica_da_13a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 13ª Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1324/ata_eletronica_da_12a_sessao_ordinaria_2.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 14ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>MESA</t>
   </si>
   <si>
     <t>Eleição Mesa Diretora - Cargo</t>
   </si>
   <si>
     <t>Presidente: Dinamilton da Silva Lima (PT)</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>Vice-Presidente: Francisco Neto Dias (UNIÃO)</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>1ª Secretária: Maria Laurinda Inácio de Sousa (UNIÃO)</t>
   </si>
@@ -927,67 +1713,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1217/requerimento_01_-_solicitacao_da_casa_de_farinha_movel.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1218/requerimento_02_-_solicitacao_do_polo_do_ruraltins.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1219/requerimento_03_-_solicitacao_do_polo_da_energisa.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1220/requerimento_04_-_climatizacao_do_clube_recreativo.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1221/requerimento_05_-_cobertura_da_escola.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1222/requerimento_06_-_reforma_da_escola_paulo_freire.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1223/requerimento_07_-_construcao_de_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1224/requerimento_08_-_contrucao_de_pavimentacao_asfaltica_-_rua_gentil_noleto.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1225/requerimento_09_-_doacao_de_kit_e_uniformes_-_para_estudantes.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1226/requerimento_11_-_recuperacao_da_estrada_-_chaucara_do_sr._orlando_pereira.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1227/requerimento_12_-_cobertura_da_quadra_pequeno_principe.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1228/requerimento_13_-_cobertura_de_arquibancada.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1229/requerimento_14_-_limpeza_publica.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1230/requerimento_15_-jardinagem_e_paisagismo.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1231/requerimento_16_-doacao_de_lotes_para_os_mais_humildes.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1232/requerimento_17_-_recuperacoaao_e_manutencao.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1233/requerimento_18_-_solicitacao_de_recuperacoaao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1234/requerimento_19_-_construcao_de_quebra_molas_-_igreja_samambai.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1242/requerimento_20_-_construcao_de_pista_de_caminhada_-_celivania.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1243/requerimento_21_-reforma_da_feira_coberta_arcanjo_jose_ribeiro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1244/requerimento_22-_reforma_da_ponte_do_corrego_mateira.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1245/requerimento_23-_recuperacao_da_estrada_que_sai_da_to-446.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1246/requerimento_24-construcao_de_banheiros_masculino_e_feminino_estadio_mariano.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1247/requerimento_25-_construcao_de_banheiros_na__quadra_volei_de_praia.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1250/requerimento_26_-_construcao_de_quadra_de_esporte.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1251/requerimento_27_-_reforma_de_mata_burro.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1235/projeto_de_lei_001-2026_-_dispoe_sobre_a_revisao_salarial_e_adequacao_ao_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1240/projeto_de_lei_001-2026_-_dispoe_sobre_a_revisao_salarial_e_adequacao_ao_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_003_-_abrir_credito_adicional_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1258/p_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1254/resolucao_001-2026_-_fixacao_dos_subsidiso_dos_vereadores_-_acrescentar_tesoureiro.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1249/parecer__projeto_de_lei_do_executivo_02_-_criacao_de_cargo_de_brigadista_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1257/parecer__projeto_de_lei_do_executivo_03_-_abertura_de_creditos_adicioanis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1255/parecer__projeto_de_resolucao_01_-_tesoureiro.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1259/parecer__projeto_de_lei_do_executivo_05_-_abertura_de_creditos_adicionais_-_comerciantes_1_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1252/oficio_no_028_-_secao_extra_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1217/requerimento_01_-_solicitacao_da_casa_de_farinha_movel.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1218/requerimento_02_-_solicitacao_do_polo_do_ruraltins.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1219/requerimento_03_-_solicitacao_do_polo_da_energisa.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1220/requerimento_04_-_climatizacao_do_clube_recreativo.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1221/requerimento_05_-_cobertura_da_escola.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1222/requerimento_06_-_reforma_da_escola_paulo_freire.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1223/requerimento_07_-_construcao_de_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1224/requerimento_08_-_contrucao_de_pavimentacao_asfaltica_-_rua_gentil_noleto.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1225/requerimento_09_-_doacao_de_kit_e_uniformes_-_para_estudantes.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1216/requerimento_10_-_construcao_de_casa_para_os_professores_-_pa.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1226/requerimento_11_-_recuperacao_da_estrada_-_chaucara_do_sr._orlando_pereira.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1227/requerimento_12_-_cobertura_da_quadra_pequeno_principe.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1228/requerimento_13_-_cobertura_de_arquibancada.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1229/requerimento_14_-_limpeza_publica.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1230/requerimento_15_-jardinagem_e_paisagismo.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1231/requerimento_16_-doacao_de_lotes_para_os_mais_humildes.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1232/requerimento_17_-_recuperacoaao_e_manutencao.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1233/requerimento_18_-_solicitacao_de_recuperacoaao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1234/requerimento_19_-_construcao_de_quebra_molas_-_igreja_samambai.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1242/requerimento_20_-_construcao_de_pista_de_caminhada_-_celivania.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1243/requerimento_21_-reforma_da_feira_coberta_arcanjo_jose_ribeiro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1244/requerimento_22-_reforma_da_ponte_do_corrego_mateira.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1245/requerimento_23-_recuperacao_da_estrada_que_sai_da_to-446.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1246/requerimento_24-construcao_de_banheiros_masculino_e_feminino_estadio_mariano.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1247/requerimento_25-_construcao_de_banheiros_na__quadra_volei_de_praia.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1250/requerimento_26_-_construcao_de_quadra_de_esporte.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1251/requerimento_27_-_reforma_de_mata_burro.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1269/requerimento_28_-_climatizacao_dos_onibus_escolares.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1261/requerimento_29_-_encascalhamento_das_estradas_do_projeto_de_assentamento_baronesa_1.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1262/requerimento_30_-_obras_de_drenagem_para_escoamento_das_aguas_nas_estradas_1.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1263/requerimento_31_-implantacao_de_um_ponto_de_apoio_da_saude_com_disponibilizacao_de_ambulancia_para_atendimento_as_comunidades_1.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1264/requerimento_32_-implantacao_de_casa_de_apoio_ao_produtor_rural.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1265/requerimento_33_-_transporte_de_passageiros_da_zona_rural_para_a_zona_urbana_do_municipio.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1266/requerimento_34_-_implantacao_do_programa_municipal_de_apoio_e_valorizacao_da_mulher_da_zona_rural..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1268/requerimento_35_-patrulha_mecanizada_para_produtores_rurais_dos_assentamentos.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1270/requerimento_36_-_ampliacao_do_cemiterio_municipal.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1271/requerimento_37_-_aquisicao_de_ambulancia.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1277/requerimento_38_-_implantacao_de_sistema_de_drenagem_pluvial_na_to-164_1.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1273/requerimento_39_-_construcao_de_galpao_para_os_veiculos.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1274/requerimento_40_-_doacao_de_lotes_publico.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1275/requerimento_41_-_implementacao_da_ouvidoria_da_saude.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1276/requerimento_42_-_iluminacao_na_rua_gentil_noleto.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1278/requerimento_43_-_banheiro_adaptado_para_atender_as_criancas_da_escola_arco-iris.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1279/requerimento_44_-_laboratorio_de_informatica_escola_arco-iris.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1280/requerimento_45_-__construcao_de_casa_de_apoio_destinada_a_professores_e_motoristas.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento_46_-__construcao_quadra_poliesportiva_-_arco-iris.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1282/requerimento_47_-__patrolamento_e_manutencao_das_estradas_vicinais_pa_vargem_dourada.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1283/requerimento_48_-__recuperacao_do_eixao_e_de_todos_os_ramais_do_projeto_planta_brasil.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1285/requerimento_49_-__cascalhamento_em_frente_a__sede_da_fazenda_taboca.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1284/requerimento_50_-__aquisicao_de_um_compactador_de_solo_tipo_percussao.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1291/requerimento_51_-__aquisicao_de_um_compactador_de_solo_tipo_percussao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1286/requerimento_52_-__monitores_em_todos_os_a_nibus_do_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1287/requerimento_53_-__centro_de_convencoes_-_vargem_dourada.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1292/requerimento_54__-__mata-burro_de_concreto_em_estrada_vicinal.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1293/requerimento_55_-__salario_dos_tecnico_de_enfermagem.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1294/requerimento_56_-__programa_de_distribuicao_de_medicamento.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1295/requerimento_57_-__casamento_comunitario.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1296/requerimento_58_-__intensificacao_da_operacao_tapa_buracos.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1297/requerimento_59_-__intensificacao_limpeza_urbana.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1298/requerimento_60_-_psicologo_para_maes_atipicas.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1301/requerimento_61_-_criacao_do_plano_de_cargo_e_carreira.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1302/requerimento_62_-_baile_dos_debutantes.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1303/requerimento_63_-_reforma_da_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1304/requerimento_64_-_canil_e_castracao.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_65_-_contratacao_de_nutricionista.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_66-_primeiros_socorros_no_baronesa.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1312/requerimento_67-_agua-hidroforte_na_rua_20_localizada_no_setor_monte_sinai.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1309/requerimento_68-_tribuna_para_transmissao_-_estadio_mariano.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1310/requerimento_69_-_criacao_do_hino_municipal.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1313/requerimento_70_-_instalacao_de_academia.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1311/requerimento_71-_energia_eletrica_na_rua_20_localizada_no_setor_monte_sinai.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1317/requerimento_72-_cameras_de_segurancao_-_monitoramento_da_cidade.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1314/requerimento_73-_implantacao_do_jovem_aprendiz.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1315/requerimento_74-_inclusao_da_disciplina_de_libras.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1319/requerimento_75_-_recuperacao_de_bueira_eixao_do_planta_brasil_1.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1320/requerimento_76-_insalubridade_para_os_porfissionais_da_ubs.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1321/requerimento_77-_identificacao_para_pessoas_com_tdah_e_tea.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1322/requerimento_78-_aquisicao_de_unidade_odontologica_moveis_do_programa_brasil_sorridente.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1325/requerimento_79_-__recuperaaao_da_rodovia_to-448_-_abreulandia-barrolandia.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1326/requerimento_80_-__recuperacao_do_ramal_vicinal_que_se_inicia_na_rodovia_to-448_ate_a_fazenda_capim_dourado_de_propriedade_do_sr._getulio_pontes.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1235/projeto_de_lei_001-2026_-_dispoe_sobre_a_revisao_salarial_e_adequacao_ao_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1240/projeto_de_lei_001-2026_-_dispoe_sobre_a_revisao_salarial_e_adequacao_ao_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_003_-_abrir_credito_adicional_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1258/p_de_lei.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1254/resolucao_001-2026_-_fixacao_dos_subsidiso_dos_vereadores_-_acrescentar_tesoureiro.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1290/projeto_de_lei__001-2026_-_doacao_de_som_para_a_prefeitura.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1249/parecer__projeto_de_lei_do_executivo_02_-_criacao_de_cargo_de_brigadista_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1257/parecer__projeto_de_lei_do_executivo_03_-_abertura_de_creditos_adicioanis.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1255/parecer__projeto_de_resolucao_01_-_tesoureiro.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1259/parecer__projeto_de_lei_do_executivo_05_-_abertura_de_creditos_adicionais_-_comerciantes_1_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1299/parecer__projeto_de_lei_do_legislativo_06_-_doacao_de_caixas_de_som_1.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1252/oficio_no_028_-_secao_extra_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1267/ata_eletronica_da_5a_sessao_ordinaria_da_2a_sessao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1300/ata_eletronica_da_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1305/ata_eletronica_da_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1306/ata_eletronica_da_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1316/ata_eletronica_da_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1318/ata_eletronica_da_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1323/ata_eletronica_da_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/sapl/public/materialegislativa/2026/1324/ata_eletronica_da_12a_sessao_ordinaria_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.abreulandia.to.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H47"/>
+  <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="220.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1683,560 +2469,2285 @@
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>123</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>124</v>
       </c>
       <c r="H28" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>110</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="F29" t="s">
+      <c r="H29" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H30" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>25</v>
+        <v>140</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>143</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H33" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>150</v>
       </c>
       <c r="D34" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>148</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>149</v>
+        <v>26</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>52</v>
+        <v>151</v>
       </c>
       <c r="H34" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>148</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="H35" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="D36" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>148</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="H36" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="D37" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>148</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H37" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>30</v>
+        <v>168</v>
       </c>
       <c r="D38" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>148</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="H38" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="D39" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>168</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="H39" t="s">
-        <v>137</v>
+        <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>10</v>
+        <v>177</v>
       </c>
       <c r="D40" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>172</v>
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>26</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>52</v>
+        <v>178</v>
       </c>
       <c r="H40" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="D41" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>172</v>
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>26</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>52</v>
+        <v>182</v>
       </c>
       <c r="H41" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>21</v>
+        <v>185</v>
       </c>
       <c r="D42" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>172</v>
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>186</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>52</v>
+        <v>187</v>
       </c>
       <c r="H42" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>25</v>
+        <v>190</v>
       </c>
       <c r="D43" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>172</v>
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>186</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>52</v>
+        <v>191</v>
       </c>
       <c r="H43" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="D44" t="s">
-        <v>181</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>182</v>
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>186</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>52</v>
+        <v>195</v>
       </c>
       <c r="H44" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="D45" t="s">
-        <v>181</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>182</v>
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>186</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>52</v>
+        <v>199</v>
       </c>
       <c r="H45" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>201</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>202</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
         <v>186</v>
       </c>
-      <c r="B46" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G46" s="1" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="H46" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>207</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H47" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>210</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>211</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>212</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H48" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>215</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>216</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>186</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H49" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>219</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>220</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>221</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H50" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>224</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>225</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>169</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H51" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>228</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>229</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>110</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H52" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>232</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>233</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H53" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>236</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>237</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>141</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H54" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>240</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>241</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>110</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H55" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>244</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>245</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>246</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H56" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>249</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>186</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H57" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>253</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>254</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>186</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H58" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>257</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>258</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>31</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H59" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>261</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>262</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>31</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H60" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>265</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>266</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>88</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H61" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>269</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>270</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>271</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H62" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>274</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>275</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>186</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H63" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>278</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>279</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>186</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H64" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>282</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>283</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>284</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H65" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>287</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>288</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>88</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H66" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>291</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>292</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>88</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H67" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>295</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>296</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>141</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H68" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>299</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>300</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>301</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H69" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>304</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>305</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>301</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H70" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>308</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>309</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>301</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H71" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>312</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>313</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>141</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H72" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>316</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>317</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>169</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H73" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>320</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>321</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H74" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>324</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>325</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H75" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>328</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>329</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>186</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H76" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>332</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>333</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>88</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H77" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>336</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>337</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>88</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H78" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>340</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>341</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H79" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>344</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>345</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>186</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H80" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>348</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>349</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>186</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H81" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>352</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
+        <v>353</v>
+      </c>
+      <c r="E82" t="s">
+        <v>354</v>
+      </c>
+      <c r="F82" t="s">
+        <v>355</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H82" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>358</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" t="s">
+        <v>353</v>
+      </c>
+      <c r="E83" t="s">
+        <v>354</v>
+      </c>
+      <c r="F83" t="s">
+        <v>355</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H83" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>361</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>21</v>
+      </c>
+      <c r="D84" t="s">
+        <v>353</v>
+      </c>
+      <c r="E84" t="s">
+        <v>354</v>
+      </c>
+      <c r="F84" t="s">
+        <v>355</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H84" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>364</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>25</v>
       </c>
-      <c r="D47" t="s">
-[...9 lines deleted...]
-        <v>189</v>
+      <c r="D85" t="s">
+        <v>353</v>
+      </c>
+      <c r="E85" t="s">
+        <v>354</v>
+      </c>
+      <c r="F85" t="s">
+        <v>355</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H85" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>367</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>368</v>
+      </c>
+      <c r="E86" t="s">
+        <v>369</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H86" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>372</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>373</v>
+      </c>
+      <c r="E87" t="s">
+        <v>374</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H87" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>377</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>378</v>
+      </c>
+      <c r="E88" t="s">
+        <v>379</v>
+      </c>
+      <c r="F88" t="s">
+        <v>380</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H88" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>383</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>378</v>
+      </c>
+      <c r="E89" t="s">
+        <v>379</v>
+      </c>
+      <c r="F89" t="s">
+        <v>380</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H89" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>386</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>21</v>
+      </c>
+      <c r="D90" t="s">
+        <v>378</v>
+      </c>
+      <c r="E90" t="s">
+        <v>379</v>
+      </c>
+      <c r="F90" t="s">
+        <v>387</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H90" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>390</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>25</v>
+      </c>
+      <c r="D91" t="s">
+        <v>378</v>
+      </c>
+      <c r="E91" t="s">
+        <v>379</v>
+      </c>
+      <c r="F91" t="s">
+        <v>391</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H91" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>394</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>30</v>
+      </c>
+      <c r="D92" t="s">
+        <v>378</v>
+      </c>
+      <c r="E92" t="s">
+        <v>379</v>
+      </c>
+      <c r="F92" t="s">
+        <v>380</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H92" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>397</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93" t="s">
+        <v>378</v>
+      </c>
+      <c r="E93" t="s">
+        <v>379</v>
+      </c>
+      <c r="F93" t="s">
+        <v>391</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H93" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>400</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>127</v>
+      </c>
+      <c r="D94" t="s">
+        <v>401</v>
+      </c>
+      <c r="E94" t="s">
+        <v>402</v>
+      </c>
+      <c r="F94" t="s">
+        <v>355</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H94" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>404</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>405</v>
+      </c>
+      <c r="E95" t="s">
+        <v>406</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H95" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>408</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>17</v>
+      </c>
+      <c r="D96" t="s">
+        <v>405</v>
+      </c>
+      <c r="E96" t="s">
+        <v>406</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H96" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>410</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>21</v>
+      </c>
+      <c r="D97" t="s">
+        <v>405</v>
+      </c>
+      <c r="E97" t="s">
+        <v>406</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H97" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>412</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>25</v>
+      </c>
+      <c r="D98" t="s">
+        <v>405</v>
+      </c>
+      <c r="E98" t="s">
+        <v>406</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H98" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>414</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>30</v>
+      </c>
+      <c r="D99" t="s">
+        <v>405</v>
+      </c>
+      <c r="E99" t="s">
+        <v>406</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H99" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>417</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100" t="s">
+        <v>405</v>
+      </c>
+      <c r="E100" t="s">
+        <v>406</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H100" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>419</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101" t="s">
+        <v>405</v>
+      </c>
+      <c r="E101" t="s">
+        <v>406</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H101" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>421</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>43</v>
+      </c>
+      <c r="D102" t="s">
+        <v>405</v>
+      </c>
+      <c r="E102" t="s">
+        <v>406</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H102" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>424</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>47</v>
+      </c>
+      <c r="D103" t="s">
+        <v>405</v>
+      </c>
+      <c r="E103" t="s">
+        <v>406</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H103" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>427</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>51</v>
+      </c>
+      <c r="D104" t="s">
+        <v>405</v>
+      </c>
+      <c r="E104" t="s">
+        <v>406</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H104" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>430</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>55</v>
+      </c>
+      <c r="D105" t="s">
+        <v>405</v>
+      </c>
+      <c r="E105" t="s">
+        <v>406</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H105" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>433</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>59</v>
+      </c>
+      <c r="D106" t="s">
+        <v>405</v>
+      </c>
+      <c r="E106" t="s">
+        <v>406</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H106" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>436</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>63</v>
+      </c>
+      <c r="D107" t="s">
+        <v>405</v>
+      </c>
+      <c r="E107" t="s">
+        <v>406</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H107" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>439</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>67</v>
+      </c>
+      <c r="D108" t="s">
+        <v>405</v>
+      </c>
+      <c r="E108" t="s">
+        <v>406</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H108" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>442</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>443</v>
+      </c>
+      <c r="E109" t="s">
+        <v>444</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H109" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>446</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" t="s">
+        <v>443</v>
+      </c>
+      <c r="E110" t="s">
+        <v>444</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H110" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>448</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>21</v>
+      </c>
+      <c r="D111" t="s">
+        <v>443</v>
+      </c>
+      <c r="E111" t="s">
+        <v>444</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H111" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>450</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>25</v>
+      </c>
+      <c r="D112" t="s">
+        <v>443</v>
+      </c>
+      <c r="E112" t="s">
+        <v>444</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H112" t="s">
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>